--- v0 (2026-02-28)
+++ v1 (2026-04-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="04F0C5C7" w14:textId="076FAACD" w:rsidR="00925A3E" w:rsidRDefault="00925A3E" w:rsidP="00F5293F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In this section, you can find an overview of the materials </w:t>
       </w:r>
       <w:r w:rsidR="00C027D6">
         <w:t>PWP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s from East of England have created so far in order to promote their profession, as well as general documents and information on training and working as </w:t>
       </w:r>
       <w:r w:rsidR="00F5293F">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C027D6">
         <w:t xml:space="preserve"> PWP</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -63,222 +63,218 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C027D6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Collective</w:t>
       </w:r>
       <w:r w:rsidR="001E010C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C027D6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidR="00C027D6" w:rsidRPr="007E7D37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>intervie</w:t>
-[...5 lines deleted...]
-          <w:t>w</w:t>
+          <w:t>interview</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C027D6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00C027D6" w:rsidRPr="00C027D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>with</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C027D6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8 PWPs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E3273E">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E01B44" w14:textId="275CE421" w:rsidR="00925A3E" w:rsidRPr="00C027D6" w:rsidRDefault="001E010C" w:rsidP="00925A3E">
+    <w:p w14:paraId="23E01B44" w14:textId="00A7866A" w:rsidR="00925A3E" w:rsidRPr="00C027D6" w:rsidRDefault="00C027D6" w:rsidP="00925A3E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00C027D6" w:rsidRPr="00C027D6">
+        <w:r w:rsidRPr="00C027D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>PWP</w:t>
         </w:r>
         <w:r w:rsidR="00925A3E" w:rsidRPr="00C027D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> career map</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19EF69D1" w14:textId="0F40D92A" w:rsidR="007D0B86" w:rsidRDefault="00C027D6" w:rsidP="00C027D6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
       </w:pPr>
       <w:r w:rsidRPr="00C027D6">
         <w:t>PWP Community of practice</w:t>
       </w:r>
       <w:r w:rsidR="00925A3E">
         <w:t xml:space="preserve"> - please email </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00925A3E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>hpft.eoeppn@nhs.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00925A3E">
         <w:t xml:space="preserve"> if you would like to </w:t>
       </w:r>
       <w:r>
         <w:t>start a PWP community of practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007D0B86">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="86"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00925A3E"/>
+    <w:rsid w:val="000624B1"/>
     <w:rsid w:val="001E010C"/>
+    <w:rsid w:val="005850BE"/>
     <w:rsid w:val="007D0B86"/>
     <w:rsid w:val="007E7D37"/>
     <w:rsid w:val="00925A3E"/>
     <w:rsid w:val="00A61DDF"/>
     <w:rsid w:val="00B467DC"/>
     <w:rsid w:val="00C027D6"/>
     <w:rsid w:val="00E3273E"/>
     <w:rsid w:val="00F5293F"/>
     <w:rsid w:val="00F75380"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="790E4F4D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6D299D4D-8B78-4BC2-9882-C2B3AE54A926}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -714,73 +710,73 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E3273E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E7D37"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1709526484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hpft.eoeppn@nhs.net" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ppn.nhs.uk/resources/careers-map/career/psychological-wellbeing-practitioner" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qevF2OvpN3w" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/qevF2OvpN3w" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hpft.eoeppn@nhs.net" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ppn.nhs.uk/resources-url/careers-map/psychological-wellbeing-practitioner" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qevF2OvpN3w" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/qevF2OvpN3w" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1026,57 +1022,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>105</Words>
-  <Characters>603</Characters>
+  <Words>104</Words>
+  <Characters>593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>707</CharactersWithSpaces>
+  <CharactersWithSpaces>696</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>CROITORU, Alina (HERTFORDSHIRE PARTNERSHIP UNIVERSITY NHS FOUNDATION TRUST)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>